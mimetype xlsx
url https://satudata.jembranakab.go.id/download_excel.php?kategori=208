--- v0 (2026-07-21)
+++ v1 (2026-10-03)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Kapasitas atau kemampuan sebuah Tempat Pembuangan Sampah (TPS) di Kabupaten Jembrana untuk menampung jumlah sampah dalam periode tertentu</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Volume </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Meter Kubik</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 22 July 2026, 05:22 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 04 October 2026, 05:30 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Volume Tampung Tempat Pembuangan Sampah (TPS)</t>
   </si>