--- v0 (2026-07-20)
+++ v1 (2026-09-03)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah serangan siber yang menyerang layanan TI pada periode tertentu</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Serangan </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 20 July 2026, 10:44 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 03 September 2026, 23:27 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Serangan Siber</t>
   </si>