--- v0 (2026-07-21)
+++ v1 (2026-10-06)
@@ -103,51 +103,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah server berdasarkan spesifikasi fisik yang digunakan untuk melayani dan menyediakan sumber daya bagi Aplikasi yang dijalankan untuk melayani pengguna</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Server </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 July 2026, 13:57 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 07 October 2026, 07:49 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Server Fisik (Dedicated Server)</t>
   </si>