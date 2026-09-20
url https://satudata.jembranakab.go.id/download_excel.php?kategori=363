--- v0 (2026-07-20)
+++ v1 (2026-09-20)
@@ -102,51 +102,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Total unit usaha yang bergerak di bidang penyediaan makanan dan minuman siap saji di wilayah Kabupaten Jembrana, termasuk restoran, rumah makan, dan café, yang beroperasi untuk melayani masyarakat maupun wisatawan</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Unit </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 20 July 2026, 13:17 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 05:21 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
 </sst>
 </file>
 