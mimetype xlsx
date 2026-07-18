--- v0 (2026-05-08)
+++ v1 (2026-07-18)
@@ -16,153 +16,162 @@
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Portal Satu Data Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika Kabupaten Jembrana — satudata.jembranakab.go.id</t>
   </si>
   <si>
     <t>JUMLAH APLIKASI BERDASARKAN LOKASI SERVER</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t xml:space="preserve">: </t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Data Non Prioritas</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Tanggal Input</t>
   </si>
   <si>
-    <t>16 Dec 2025, 11:58 WIB</t>
+    <t>02 Jul 2026, 07:43 WITA</t>
   </si>
   <si>
     <t>Tanggal Diperbarui</t>
   </si>
   <si>
     <t>Jenis Kegiatan</t>
   </si>
   <si>
     <t>Kompilasi Produk Administrasi</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
     <t>Aplikasi</t>
   </si>
   <si>
     <t>Klasifikasi</t>
   </si>
   <si>
     <t>1. Data Center
 2. IGCP PDN</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah aplikasi aktif yang dikelola Pemerintah Kabupaten Jembrana pada Dinas Komunikasi dan Informatika Kabupaten Jembrana berdasarkan penempatan server</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Aplikasi </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 08 May 2026, 21:07 WIB</t>
-[...2 lines deleted...]
-    <t>Kode</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 18 July 2026, 10:40 WITA</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
-    <t>Jumlah Aplikasi berdasarkan Lokasi Server</t>
+    <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
+  </si>
+  <si>
+    <t>Data Center</t>
+  </si>
+  <si>
+    <t>IGCP PDN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF431987"/>
       <name val="Calibri"/>
@@ -232,68 +241,71 @@
       <top/>
       <bottom style="medium">
         <color rgb="FF431987"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44d5e54b2f0abfe2ac94e00d645b40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
@@ -793,97 +805,206 @@
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="5" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C2:C2"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D2" sqref="D2:D3"/>
+      <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
+      <selection pane="bottomLeft" activeCell="F2" sqref="F2:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="E1" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="7" t="s">
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="7">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="7">
+      <c r="C2" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2" s="7">
+        <v>2023</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F2" s="9">
+        <v>63.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="7">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="7">
         <v>2024</v>
       </c>
-      <c r="D2" s="8">
-[...7 lines deleted...]
-      <c r="D3" s="8"/>
+      <c r="E3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" s="9">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="7">
+        <v>3</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="7">
+        <v>2025</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="9">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7">
+        <v>4</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="7">
+        <v>2023</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="9">
+        <v>53.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="7">
+        <v>5</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2024</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="9">
+        <v>68.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2025</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="9">
+        <v>79.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">