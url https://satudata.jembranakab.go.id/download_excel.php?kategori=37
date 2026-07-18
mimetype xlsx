--- v1 (2026-07-18)
+++ v2 (2026-07-18)
@@ -100,51 +100,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah aplikasi aktif yang dikelola Pemerintah Kabupaten Jembrana pada Dinas Komunikasi dan Informatika Kabupaten Jembrana berdasarkan penempatan server</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Aplikasi </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 18 July 2026, 10:40 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 18 July 2026, 13:12 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Data Center</t>
   </si>