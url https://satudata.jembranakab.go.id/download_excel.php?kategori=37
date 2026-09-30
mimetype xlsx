--- v2 (2026-07-18)
+++ v3 (2026-09-30)
@@ -100,51 +100,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah aplikasi aktif yang dikelola Pemerintah Kabupaten Jembrana pada Dinas Komunikasi dan Informatika Kabupaten Jembrana berdasarkan penempatan server</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Aplikasi </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 18 July 2026, 13:12 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 01 October 2026, 03:26 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Data Center</t>
   </si>