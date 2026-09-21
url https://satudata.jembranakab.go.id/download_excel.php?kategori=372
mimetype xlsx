--- v0 (2026-06-23)
+++ v1 (2026-09-21)
@@ -109,51 +109,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t xml:space="preserve">Ukuran kuantitatif yang menunjukkan tingkat kepuasan pengguna layanan terhadap kualitas pelayanan publik yang diberikan oleh Dinas Penanaman Modal dan Pelayanan Terpadu Satu Pintu </t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Indeks </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Dokumen </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 23 June 2026, 17:22 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 21:35 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Biaya/Tarif</t>
   </si>