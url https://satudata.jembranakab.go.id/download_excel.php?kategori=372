--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -109,51 +109,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t xml:space="preserve">Ukuran kuantitatif yang menunjukkan tingkat kepuasan pengguna layanan terhadap kualitas pelayanan publik yang diberikan oleh Dinas Penanaman Modal dan Pelayanan Terpadu Satu Pintu </t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Indeks </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Dokumen </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 21:35 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 06 November 2026, 01:42 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Biaya/Tarif</t>
   </si>