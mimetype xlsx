--- v0 (2026-08-03)
+++ v1 (2026-09-30)
@@ -96,51 +96,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah Perangkat Daerah di Lingkup Pemerintah Kabupaten Jembrana yang mendapatkan layanan internet dari Dinas Komunikasi dan Informatika Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Perangkat Daerah </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 03 August 2026, 11:10 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 01 October 2026, 00:54 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Perangkat Daerah yang terlayani internet</t>
   </si>