--- v0 (2026-07-01)
+++ v1 (2026-09-05)
@@ -102,51 +102,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Produksi tanaman atau hasil panen berupa buah rambutan yang dibudidayakan dan diperdagangkan sebagai salah satu produk hortikultura.</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Kuintal </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 01 July 2026, 13:57 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 05 September 2026, 13:59 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Kode Kecamatan</t>
   </si>
   <si>
     <t>Nama Kecamatan</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>