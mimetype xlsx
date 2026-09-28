--- v0 (2026-08-07)
+++ v1 (2026-09-28)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Tingkat produktivitas lahan yang menunjukkan jumlah rata-rata hasil panen ubi kayu per satuan luas panen</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Rata-rata</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Kuintal per Hektare</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 07 August 2026, 15:14 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 29 September 2026, 00:35 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Kode Kecamatan</t>
   </si>
   <si>
     <t>Nama Kecamatan</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>