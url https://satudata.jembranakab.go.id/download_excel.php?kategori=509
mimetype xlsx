--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah total hasil panen berupa umbi ubi kayu yang diperoleh dari lahan yang telah dipanen dalam suatu periode tertentu</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Volume </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Ton </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 12 July 2026, 10:27 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 30 August 2026, 02:14 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Kode Kecamatan</t>
   </si>
   <si>
     <t>Nama Kecamatan</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>