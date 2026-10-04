--- v0 (2026-08-03)
+++ v1 (2026-10-04)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah rata-rata hasil panen pala per satuan luas panen, yang menunjukkan tingkat produktivitas lahan pala</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Rata-rata</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Kilogram per Hektare per Tahun</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 03 August 2026, 09:06 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 05 October 2026, 06:21 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Kode Kecamatan</t>
   </si>
   <si>
     <t>Nama Kecamatan</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>