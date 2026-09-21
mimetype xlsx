--- v0 (2026-08-07)
+++ v1 (2026-09-21)
@@ -106,51 +106,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah dan jenis penyandang disabilitas yang ada di Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Orang </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 07 August 2026, 18:22 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 21:36 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Kode Kecamatan</t>
   </si>
   <si>
     <t>Nama Kecamatan</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>