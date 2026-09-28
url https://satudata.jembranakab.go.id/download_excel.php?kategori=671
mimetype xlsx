--- v0 (2026-07-11)
+++ v1 (2026-09-28)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Standar minimum upah yang harus dibayar oleh pengusaha kepada pekerja atau buruh di Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Jumlah </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Rupiah </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 11 July 2026, 16:30 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 28 September 2026, 23:38 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
 </sst>
 </file>
 