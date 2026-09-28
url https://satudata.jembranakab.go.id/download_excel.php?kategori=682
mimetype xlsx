--- v0 (2026-08-04)
+++ v1 (2026-09-28)
@@ -105,51 +105,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Kapasitas tangki air atau bahan pemadam kebakaran pada masing-masing jenis kendaraan pemadam, yang menunjukkan seberapa banyak media pemadam yang dapat dibawa dan digunakan selama operasi kebakaran</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t xml:space="preserve">Volume </t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>liter</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 04 August 2026, 18:11 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 28 September 2026, 17:15 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Altro Tembak</t>
   </si>