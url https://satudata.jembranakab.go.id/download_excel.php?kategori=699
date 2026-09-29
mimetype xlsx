--- v0 (2026-08-03)
+++ v1 (2026-09-29)
@@ -96,51 +96,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Data yang menunjukkan total Keputusan Bupati (SK) yang telah disahkan atau ditetapkan oleh Bupati Jembrana</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>keputusan Bupati</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 03 August 2026, 10:44 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 30 September 2026, 07:11 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Surat Keputusan Bupati yang Ditetapkan</t>
   </si>