--- v1 (2026-09-29)
+++ v2 (2026-09-30)
@@ -96,51 +96,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Data yang menunjukkan total Keputusan Bupati (SK) yang telah disahkan atau ditetapkan oleh Bupati Jembrana</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>keputusan Bupati</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 30 September 2026, 07:11 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 30 September 2026, 08:04 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Surat Keputusan Bupati yang Ditetapkan</t>
   </si>