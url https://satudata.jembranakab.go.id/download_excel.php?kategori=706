--- v0 (2026-06-23)
+++ v1 (2026-09-21)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Arsip inaktif adalah arsip yang dihasilkan oleh Pencipta Arsip dan frekuensi penggunaanya telah menurun. Pemindahan arsip inaktif berdasarkan Jadwal Retensi Arsip dilakukan dari Unit Pengolah ke Unit Kearsipan  yang dilengkapi dengan berita acara pemindahan arsip dan daftar arsip yang dipindahkan.</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Berkas </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 23 June 2026, 17:22 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 21:36 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Arsip Inaktif yang Dipindahkan</t>
   </si>