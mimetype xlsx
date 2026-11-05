--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -99,51 +99,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Arsip inaktif adalah arsip yang dihasilkan oleh Pencipta Arsip dan frekuensi penggunaanya telah menurun. Pemindahan arsip inaktif berdasarkan Jadwal Retensi Arsip dilakukan dari Unit Pengolah ke Unit Kearsipan  yang dilengkapi dengan berita acara pemindahan arsip dan daftar arsip yang dipindahkan.</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Berkas </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 21:36 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 06 November 2026, 01:37 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Arsip Inaktif yang Dipindahkan</t>
   </si>