--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -99,51 +99,51 @@
   <si>
     <t>85,68</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Ukuran kuantitatif yang menunjukkan tingkat kepuasan pengguna layanan terhadap kualitas pelayanan publik yang diberikan oleh Ukuran kuantitatif yang menunjukkan tingkat kepuasan pengguna layanan terhadap kualitas pelayanan publik yang diberikan oleh</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Indeks</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 21 September 2026, 21:12 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 06 November 2026, 01:42 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Indeks Kepuasan Masyarakat Dinas Pemberdayaan Masyarakat dan Desa</t>
   </si>