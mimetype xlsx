--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -102,51 +102,51 @@
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Lembaga yang berfungsi sebagai wadah perwakilan masyarakat di tingkat desa dalam proses pemerintahan dan pembangunan. BPD memiliki peran utama dalam menampung aspirasi masyarakat desa dan membantu kepala desa dalam merumuskan serta menyepakati kebijakan</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">BPD </t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 23 June 2026, 17:08 WITA</t>
+    <t>Dicetak otomatis oleh Portal Satu Data Kabupaten Jembrana — 07 August 2026, 18:30 WITA</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Wilayah</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Kabupaten Jembrana</t>
   </si>
   <si>
     <t>Jumlah Badan Permusyawaratan Desa (BPD)</t>
   </si>